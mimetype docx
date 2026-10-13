--- v0 (2026-07-15)
+++ v1 (2026-10-13)
@@ -1,4416 +1,2272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="26666952" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-[...2 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="1F124769" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="00704A7C">
+      <w:pPr>
+        <w:spacing w:after="160"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A7C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="387F705F" wp14:editId="0C06C9BA">
+            <wp:extent cx="681355" cy="675904"/>
+            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:docPr id="1" name="Image 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="692368" cy="686829"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B75968B" wp14:editId="691D589E">
+            <wp:extent cx="533400" cy="400050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Image 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="533400" cy="400050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25DD84A2" wp14:editId="3E360F85">
+            <wp:extent cx="457200" cy="400050"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="4" name="Image 4"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="457200" cy="400050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AFE44E6" wp14:editId="47A5EE64">
+            <wp:extent cx="1209675" cy="361950"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="5" name="Image 5"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1209675" cy="361950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6A55">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43B74D11" wp14:editId="6A145DBD">
+            <wp:extent cx="885825" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Image 6"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="885825" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4A4483" w14:textId="77777777" w:rsidR="00704A7C" w:rsidRDefault="00704A7C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B33265E" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">quipe </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>obile d’</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">ppui à la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:bCs/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>SCO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>larisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="41E337EC" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="44539048" w14:textId="77777777" w:rsidR="00704A7C" w:rsidRDefault="00704A7C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D2F378" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:color w:val="2F5496"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FORMULAIRE DE SAISINE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E52280" w14:textId="15AB617A" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-      <w:pPr>
+    <w:p w14:paraId="3BD33037" w14:textId="77777777" w:rsidR="00704A7C" w:rsidRDefault="00704A7C">
+      <w:pPr>
+        <w:spacing w:after="60"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FED7DDB" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document à transmettre par mail à l’EMASCO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’IEN </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4779C">
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...34 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de circonscription </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a7"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6467"/>
-        <w:gridCol w:w="3387"/>
+        <w:gridCol w:w="4606"/>
+        <w:gridCol w:w="1400"/>
+        <w:gridCol w:w="4460"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B642DC" w14:paraId="28C0AC8A" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00306E8C" w14:paraId="1DEB30FF" w14:textId="77777777" w:rsidTr="00880F48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6467" w:type="dxa"/>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58CE7FAE" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="69FE88A9" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:t>Pour les établissements situés dans les : 1</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 3</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 4</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 5</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t xml:space="preserve"> arrondissements.</w:t>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> arrondissements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8D712A" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
+          <w:p w14:paraId="64CDA27E" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="68776EA1" wp14:editId="48DC12DE">
-[...7 lines deleted...]
-                  <wp:extent cx="378742" cy="357063"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ECCA697" wp14:editId="3C1FE385">
+                  <wp:extent cx="485775" cy="361950"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapNone/>
-[...1 lines deleted...]
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="7" name="Image 7"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image1.png" descr="C:\Users\spierrisnard\Downloads\logo-header-retina.png"/>
-                          <pic:cNvPicPr preferRelativeResize="0"/>
+                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7"/>
+                          <a:blip r:embed="rId8"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="378742" cy="357063"/>
+                            <a:ext cx="485775" cy="361950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033B175A" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDFB994" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
-            </w:pPr>
-[...26 lines deleted...]
-              <w:r>
+              <w:t>Transmettre la demande par mail à :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04DF3BA2" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="002104B7">
                 <w:rPr>
                   <w:rStyle w:val="Lienhypertexte"/>
                 </w:rPr>
-                <w:t>emasco@maisonbenjamin.org</w:t>
+                <w:t>pas-emasco-paris@fondationbellan.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="02FF79AA" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B642DC" w14:paraId="28CECF29" w14:textId="77777777">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00306E8C" w14:paraId="692C615E" w14:textId="77777777" w:rsidTr="00880F48">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6467" w:type="dxa"/>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02A7FCB3" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="62C36FFE" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:t>Pour les établissements situés dans les : 9</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 16</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t>, 17</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...123 lines deleted...]
-              <w:t xml:space="preserve"> arrondissements.</w:t>
+              <w:t xml:space="preserve"> arrondissements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3387" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="019609B4" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
+          <w:p w14:paraId="7EAC4D71" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...4 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="3DCCBC92" wp14:editId="726AF26B">
-[...7 lines deleted...]
-                  <wp:extent cx="635635" cy="266700"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E68381D" wp14:editId="6F3D7F5B">
+                  <wp:extent cx="628650" cy="161925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapSquare wrapText="bothSides" distT="0" distB="0" distL="114300" distR="114300"/>
-[...1 lines deleted...]
-                  <wp:cNvGraphicFramePr/>
+                  <wp:docPr id="8" name="Image 8"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image10.png" descr="cid:image001.png@01D7E095.53CE58E0"/>
-                          <pic:cNvPicPr preferRelativeResize="0"/>
+                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="628650" cy="161925"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3323F704" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Transmettre la demande par mail à :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C81DD0" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRPr="009204A4" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6434F">
+              <w:rPr>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>emasco-parisouest@hovia.org</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00306E8C" w14:paraId="40AC837A" w14:textId="77777777" w:rsidTr="00880F48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A044D0" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:t>Pour les établissements situés dans les : 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> arrondissements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D7CCE75" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="254BC98F" wp14:editId="67804465">
+                  <wp:extent cx="762000" cy="228600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Image 9"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="762000" cy="228600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="280931C0" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Transmettre la demande par mail à :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C66506" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="003D12BA">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>emasco@cesap.asso.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6D1E5B96" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00306E8C" w14:paraId="149337B4" w14:textId="77777777" w:rsidTr="00880F48">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="353CAE12" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:r>
+              <w:t>Pour les établissements situés dans les : 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> arrondissements</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73EEBEB4" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3ECCC18A" wp14:editId="5029A5B8">
+                  <wp:extent cx="409575" cy="361950"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="10" name="Image 10"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name=""/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9"/>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr>
+                        <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="635635" cy="266700"/>
+                            <a:ext cx="409575" cy="361950"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73FEEFBB" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4516" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="40" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="40" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2916FB40" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Transmettre la demande par mail à :</w:t>
-[...34 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">Transmettre la demande par mail à : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71B18377" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="002104B7">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                </w:rPr>
+                <w:t>emasco@maisonbenjamin.org</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="420D556E" w14:textId="77777777" w:rsidR="00306E8C" w:rsidRDefault="00306E8C" w:rsidP="00880F48"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20EE26B9" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
-      <w:pPr>
+    <w:p w14:paraId="45020629" w14:textId="77777777" w:rsidR="00704A7C" w:rsidRDefault="00704A7C">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548D3062" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:pPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Informations concernant l’établissement :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47860282" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Circonscription / Arrondissement : ……………………………………  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1B0612" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nom de l’école / de l’établissement : ………………………………………      ☐ 1er Degré        ☐ 2nd Degré</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56C4E05E" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Date de saisine : ………………………     RNE : ……………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E04B7E" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nature de la demande d’intervention : (au profit des professionnels accueillant un élève ou des élèves en situation de handicap)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBCF658" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     ☐ Appui et conseil techniques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48435214" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     ☐ Actions de sensibilisation et de formation pratique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B0A760" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">     ☐ </w:t>
+      </w:r>
+      <w:r w:rsidR="00897352">
+        <w:t xml:space="preserve">Une </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FDA" w:rsidRPr="002D2FDA">
+        <w:t>intervent</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2FDA">
+        <w:t xml:space="preserve">ion directe auprès d’un </w:t>
+      </w:r>
+      <w:r w:rsidR="00897352">
+        <w:t>élève</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6911ED1B" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nombre de professionnels au sein de l’établissement scolaire concernés par l’intervention de l’EMASCO : ………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC21FD7" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
-[...367 lines deleted...]
-        <w:t>Date de saisine : ………………  RNE…………………………………………………………….</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Objet de la demande (préciser les difficultés rencontrées, les questionnements identifiés) :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
-[...2 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9721"/>
+        <w:gridCol w:w="10466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B642DC" w14:paraId="2D613715" w14:textId="77777777" w:rsidTr="00673A2C">
+      <w:tr w:rsidR="00A2313D" w14:paraId="5DD948D9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3006"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9721" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67683411" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
+          <w:p w14:paraId="054C5EB0" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="00A2313D">
             <w:pPr>
-              <w:spacing w:line="360" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
-            <w:r>
-[...99 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="058AE38B" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
-[...1 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+    <w:p w14:paraId="73CC8E89" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        </w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Nombre d’élèves en situation de handicap au sein de votre établissement : …….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09851895" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...525 lines deleted...]
-        <w:t>Objet de la demande (préciser les difficultés rencontrées, les questionnements identifiés) :</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pour effectuer une première évaluation de la situation, présenter les adaptations et/ou aménagements déjà mis en œuvre :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a9"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10735"/>
+        <w:gridCol w:w="10466"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B642DC" w14:paraId="272E82DB" w14:textId="77777777">
+      <w:tr w:rsidR="00A2313D" w14:paraId="4C76021F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1377"/>
+          <w:trHeight w:val="1500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10735" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="43714EB3" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
+          <w:p w14:paraId="520CB484" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="00A2313D">
             <w:pPr>
-              <w:rPr>
-[...21 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E5EDFDA" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="663C34C1" w14:textId="77777777" w:rsidR="00892A76" w:rsidRDefault="00892A76">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="FF0000"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC0B39F" w14:textId="77777777" w:rsidR="00892A76" w:rsidRDefault="00892A76">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B796A1" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...46 lines deleted...]
-        <w:t>:</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ressources déjà mobilisées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1A7D58" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ressources humaines de l’Education Nationale :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="aa"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="10466" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10768"/>
+        <w:gridCol w:w="5233"/>
+        <w:gridCol w:w="5233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B642DC" w14:paraId="3B01CC4D" w14:textId="77777777" w:rsidTr="007C1C7C">
+      <w:tr w:rsidR="00A2313D" w14:paraId="15EB12C6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72479785" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ RASED / Pôle ressources de circonscription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F8CC194" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ CPC de circonscription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2313D" w14:paraId="572C7A71" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="763BFEC2" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ SEI / Inspecteur de circonscription</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76A94798" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ PR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2313D" w14:paraId="6A56A0B6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6062345D" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="00A2313D">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="327FC288" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ Autres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="186066FF" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Utilisation de ressources ou participation à des sensibilisations ou formations portées par l’Education Nationale :</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10466" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5233"/>
+        <w:gridCol w:w="5233"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2313D" w14:paraId="6B441D06" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="455C084C" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ EDUSCOL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B72645" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ Lab9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2313D" w14:paraId="22FDB168" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2F1A680A" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ CAP école inclusive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23162106" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ Autres : …………………………</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="798BAE88" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Mobilisation de ressources extérieures à l’Education Nationale :</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10466" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5233"/>
+        <w:gridCol w:w="5233"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2313D" w14:paraId="604BFC66" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EB389BE" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ EMASCO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48B8456B" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ CMP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2313D" w14:paraId="73A585AC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E1ECFC9" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ Associations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5233" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F164016" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+            <w:pPr>
+              <w:spacing w:after="40"/>
+            </w:pPr>
+            <w:r>
+              <w:t>☐ MEI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30061717" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t>☐ Etablissements médico-sociaux (SESSAD, ITEP) : ……………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B08DB7" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>☐ Autres : ……………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3439A6CF" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
+      <w:pPr>
+        <w:spacing w:before="160" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Identification de la personne à contacter pour traiter la demande :</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10466" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10466"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2313D" w14:paraId="6520CA60" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2630"/>
+          <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10768" w:type="dxa"/>
+            <w:tcW w:w="10466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3F5B5FAA" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
+          <w:p w14:paraId="22C11A75" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="00A2313D">
             <w:pPr>
-              <w:rPr>
-[...14 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F077938" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00B642DC">
-[...1762 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w14:paraId="3600B6D8" w14:textId="77777777" w:rsidR="002A6A55" w:rsidRDefault="002A6A55"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10466" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10466"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F4779C" w14:paraId="6B012E76" w14:textId="77777777" w:rsidTr="00C5442E">
+        <w:trPr>
+          <w:trHeight w:val="900"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10466" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="120" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="54733A82" w14:textId="77777777" w:rsidR="00F4779C" w:rsidRDefault="00F4779C" w:rsidP="00C5442E">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Validation IEN EI de secteur</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">        ☐ Favorable        ☐ Défavorable (à expliciter)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63987659" w14:textId="77777777" w:rsidR="00F4779C" w:rsidRDefault="00F4779C" w:rsidP="00C5442E">
+            <w:pPr>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature :</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="276067EB" w14:textId="77777777" w:rsidR="00F4779C" w:rsidRDefault="00F4779C"/>
+    <w:sectPr w:rsidR="00F4779C">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="600" w:right="720" w:bottom="700" w:left="720" w:header="708" w:footer="300" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32534E41" w14:textId="77777777" w:rsidR="00195328" w:rsidRDefault="00195328">
+    <w:p w14:paraId="429467A2" w14:textId="77777777" w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01681C14" w14:textId="77777777" w:rsidR="00195328" w:rsidRDefault="00195328">
+    <w:p w14:paraId="29AEDA14" w14:textId="77777777" w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67DF38F3" w14:textId="77777777" w:rsidR="00B642DC" w:rsidRDefault="00505090">
+  <w:p w14:paraId="272EA02D" w14:textId="77777777" w:rsidR="00A2313D" w:rsidRDefault="002A6A55">
     <w:pPr>
-      <w:pBdr>
-[...10 lines deleted...]
-      <w:spacing w:before="120"/>
+      <w:spacing w:after="80"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
+        <w:iCs/>
         <w:color w:val="A6A6A6"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Année 2024-2025</w:t>
+      <w:t>Année 2026-2027</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9339D7" w14:textId="77777777" w:rsidR="00195328" w:rsidRDefault="00195328">
+    <w:p w14:paraId="4CC6EFC7" w14:textId="77777777" w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="236C44F0" w14:textId="77777777" w:rsidR="00195328" w:rsidRDefault="00195328">
+    <w:p w14:paraId="44FEA133" w14:textId="77777777" w:rsidR="00CF5F43" w:rsidRDefault="00CF5F43">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...288 lines deleted...]
-</w:hdr>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57EC5192"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4566D942"/>
+    <w:lvl w:ilvl="0" w:tplc="6AEE8434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="43CC7B98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D61EC1DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7C08D9CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1DDAA602">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="331ABEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EAB83C5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C838C20C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F64EBC86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1317878290">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="158"/>
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B642DC"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00FE0082"/>
+    <w:rsidRoot w:val="00A2313D"/>
+    <w:rsid w:val="00022655"/>
+    <w:rsid w:val="002A6A55"/>
+    <w:rsid w:val="002D2FDA"/>
+    <w:rsid w:val="00306E8C"/>
+    <w:rsid w:val="00704A7C"/>
+    <w:rsid w:val="007457F4"/>
+    <w:rsid w:val="008240AA"/>
+    <w:rsid w:val="008263A2"/>
+    <w:rsid w:val="00892A76"/>
+    <w:rsid w:val="00897352"/>
+    <w:rsid w:val="00A2313D"/>
+    <w:rsid w:val="00B26B29"/>
+    <w:rsid w:val="00BD382C"/>
+    <w:rsid w:val="00CF5F43"/>
+    <w:rsid w:val="00D55505"/>
+    <w:rsid w:val="00D61A9D"/>
+    <w:rsid w:val="00F4779C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45B137D6"/>
-  <w15:docId w15:val="{3001C1AF-AF18-4F92-82EB-51EAA22EBC47}"/>
+  <w14:docId w14:val="2198F5B3"/>
+  <w15:docId w15:val="{08A34152-CC0B-400A-B43C-07F00BEBC644}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4749,981 +2605,521 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E8426F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="2F5496"/>
+      <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="280" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="220" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...25 lines deleted...]
-    <w:uiPriority w:val="11"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="lev1">
+    <w:name w:val="Élevé1"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
-[...3 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="a">
-[...85 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00344119"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mentionnonrsolue1">
-[...1 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00344119"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textedebulles">
-[...2 lines deleted...]
-    <w:link w:val="TextedebullesCar"/>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="NotedebasdepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B01D31"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextedebullesCar">
-[...96 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:link w:val="Notedebasdepage"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D17C8"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
-[...99 lines deleted...]
-    <w:basedOn w:val="Policepardfaut"/>
+  <w:style w:type="character" w:styleId="Appeldenotedefin">
+    <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F126B3"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedefin">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="NotedefinCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedefinCar">
+    <w:name w:val="Note de fin Car"/>
+    <w:link w:val="Notedefin"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emasco@maisonbenjamin.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emasco@cesap.asso.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pas-emasco-paris@fondationbellan.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emasco@maisonbenjamin.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...17 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>424</Words>
-  <Characters>2332</Characters>
+  <Words>407</Words>
+  <Characters>2241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Mairie de Paris</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2751</CharactersWithSpaces>
+  <CharactersWithSpaces>2643</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Pierrisnard Sebastien</dc:creator>
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>